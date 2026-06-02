--- v0 (2025-12-05)
+++ v1 (2026-06-02)
@@ -1,690 +1,676 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11337" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="271"/>
         <w:gridCol w:w="160"/>
         <w:gridCol w:w="1518"/>
         <w:gridCol w:w="1313"/>
         <w:gridCol w:w="6798"/>
       </w:tblGrid>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="76646C84" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11337" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="510CE2C4" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Magistrát města Děčín, odbor ekonomický, Mírové náměstí 1175/5, 405 38 Děčín IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="7DA2827C" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11337" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05A3F2B3" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>OHLÁŠENÍ  POPLATNÍKA</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="3EB06512" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11337" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E74B77F" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>k místnímu poplatku za obecní systém odpadového hospodářství</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="21F9DA59" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10222687" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Poplatník </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1949" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="092CCB5C" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16823262" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BD3A8A7" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="09831FD2" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4539" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="093A4D58" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Jméno a příjmení </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CB5E79C" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="0F5C7FC0" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4539" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06686E18" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Datum narození</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F544809" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="7F02164C" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4539" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A9DB39A" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Místo přihlášení </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F000665" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="760DB982" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4539" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E1E5800" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresa pro doručování </w:t>
             </w:r>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>(liší-li se od místa přihlášení)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D22AB2D" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="3FFBAB37" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4539" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07929A1B" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Zákonný zástupce nebo opatrovník </w:t>
@@ -757,371 +743,333 @@
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>um</w:t>
             </w:r>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> narození, adresa pro doručování)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E5FE5B1" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="5A2AA1C1" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4539" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34E436D2" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>e-mail, tel. č.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3217E7F6" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="01A0ED6C" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4539" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="308C5DB4" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Osvobození **)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13F38E25" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="2F2406F8" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11337" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15C102C2" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28937AA3" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Poplatek bude placen (označte křížkem):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CD479FF" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
+          <w:p w14:paraId="3CD479FF" w14:textId="18FFBC2A" w:rsidR="00190BD1" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2482"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00A67418">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v pokladně magistrátu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
-            </w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="0006248A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>převodem z bank. účtu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
@@ -1441,126 +1389,123 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="31FF0739" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="142C23D9" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">V Děčíně dne </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C6807CE" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>……………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E007115" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>…………………………………………………………</w:t>
             </w:r>
@@ -1568,182 +1513,176 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="4648060C" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="211"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FC4F252" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6190FABF" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11F04BC1" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A96E0D6" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="193C54A6" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A883527" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>podpis poplatníka (zákonn</w:t>
             </w:r>
@@ -1794,51 +1733,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="6E4AF99F" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="599"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11337" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="541CC1FD" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">*) </w:t>
             </w:r>
@@ -1847,229 +1785,298 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>je-li poplatník nezletilý a nenabyl plné svéprávnosti nebo který je ke dni splatnosti omezen ve svéprávnosti a byl mu jmenován opatrovník spravující jeho jmění, přechází poplatková povinnost tohoto poplatníka na zákonného zástupce nebo tohoto opatrovníka; zákonný zástupce nebo opatrovník má stejné procesní postavení jako poplatník.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="291E177A" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11337" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D574C7C" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">**)  </w:t>
-            </w:r>
+              <w:t>**</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:eastAsia="cs-CZ"/>
-[...1 lines deleted...]
-              <w:t>uveďte důvod osvobození a doložte potvrzení</w:t>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B14406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>uveďte</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B14406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> důvod osvobození a doložte potvrzení</w:t>
             </w:r>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00B14406" w14:paraId="63726C19" w14:textId="77777777" w:rsidTr="005A703C">
         <w:trPr>
           <w:trHeight w:val="198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11337" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0277626A" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - zdravotnické nebo sociální zařízení   </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve"> - zdravotnické</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B14406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">C </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> nebo sociální zařízení   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B14406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">- cizina   </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">C </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B14406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
-              <w:t>V</w:t>
-            </w:r>
+              <w:t>- cizina</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - věznice  </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
-              <w:t>S</w:t>
+              <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - student  </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B14406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
+              <w:t xml:space="preserve">věznice  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B14406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B14406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B14406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">student  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B14406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
               <w:t>J</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B14406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> - jiná obec</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39072DBD" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00B14406" w:rsidRDefault="00190BD1" w:rsidP="005A703C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2086,51 +2093,50 @@
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="451"/>
         <w:gridCol w:w="316"/>
         <w:gridCol w:w="1084"/>
         <w:gridCol w:w="1084"/>
         <w:gridCol w:w="1084"/>
         <w:gridCol w:w="6057"/>
       </w:tblGrid>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00216EE6" w14:paraId="58E33980" w14:textId="77777777" w:rsidTr="00190BD1">
         <w:trPr>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28989ECC" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -2185,318 +2191,310 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>hospodářství</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00216EE6" w14:paraId="7A6E2C67" w14:textId="77777777" w:rsidTr="00190BD1">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="451" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2021D9AB" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DA82A65" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="476F4426" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12964F62" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B701375" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6057" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05A73378" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00216EE6" w14:paraId="743AEF2F" w14:textId="77777777" w:rsidTr="00190BD1">
         <w:trPr>
           <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FAA52E4" w14:textId="342DD155" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
+          <w:p w14:paraId="6FAA52E4" w14:textId="753A4163" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Obecně závaznou vyhláškou města Děčín č. </w:t>
             </w:r>
             <w:r w:rsidR="008A78C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="008A78C5">
-[...6 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00FC2EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> je na území města Děčín zaveden místní poplatek za obecní systém odpadového hospodářství (dále jen „poplatek“). Tímto poplatkem je zpoplatňován městem zavedený systém nakládání</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>s komunálním odpadem na celém území města Děčín. Výkon správy poplatku provádí Magistrát města Děčín, odbor ekonomický (Mírové nám. 1175/5, Děčín IV, budova A, 3. patro).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00216EE6" w14:paraId="7E8C74A0" w14:textId="77777777" w:rsidTr="00190BD1">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13F6CFBE" w14:textId="17DF5231" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Poplatkovým obdobím je kalendářní rok. Sazba činí </w:t>
             </w:r>
             <w:r w:rsidR="008A78C5">
               <w:rPr>
@@ -2511,138 +2509,135 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kč. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00216EE6" w14:paraId="0E9DAD8B" w14:textId="77777777" w:rsidTr="00190BD1">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D631EB3" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Poplatníkem je fyzická osoba přihlášená ve městě Děčín.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00216EE6" w14:paraId="688AE420" w14:textId="77777777" w:rsidTr="00190BD1">
         <w:trPr>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5217725B" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Dojde-li ke změně údajů uvedených v ohlášení, je poplatník povinen správci poplatku tuto změnu oznámit do 30 dnů ode dne, kdy nastala.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00216EE6" w14:paraId="4AC85781" w14:textId="77777777" w:rsidTr="00190BD1">
         <w:trPr>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="335E7C03" w14:textId="5D98E4CA" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
+          <w:p w14:paraId="335E7C03" w14:textId="22A81F32" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Osvobození a úlevy jsou uvedeny v čl. </w:t>
             </w:r>
             <w:r w:rsidR="008A78C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
@@ -2654,86 +2649,85 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> OZV č. </w:t>
             </w:r>
             <w:r w:rsidR="008A78C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="008A78C5">
-[...6 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00FC2EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00216EE6" w14:paraId="0710F467" w14:textId="77777777" w:rsidTr="00190BD1">
         <w:trPr>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02D1D698" w14:textId="40D63F37" w:rsidR="00190BD1" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Sazba poplatku činí </w:t>
             </w:r>
             <w:r w:rsidR="008A78C5">
@@ -2780,239 +2774,280 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:br/>
               <w:t>- za 2. pololetí do 30. listopadu každého roku.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00216EE6" w14:paraId="3DC4926A" w14:textId="77777777" w:rsidTr="00190BD1">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="307CC5FF" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00216EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veškeré další údaje k placení poplatku obsahuje OZV, která je zveřejněna na internetových stránkách statutárního města Děčín www.mmdecin.cz v sekci Úřad - Dokumenty. Tel. kontakt na správce poplatku: </w:t>
+              <w:t xml:space="preserve">Veškeré další údaje k placení poplatku obsahuje OZV, která je zveřejněna na internetových stránkách statutárního města Děčín www.mmdecin.cz v sekci </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00216EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Úřad - Dokumenty</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00216EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Tel. kontakt na správce </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00216EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poplatku: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 412593351, 412593352, 412593405, 412593406, 412593421.</w:t>
+              <w:t xml:space="preserve"> 412593351</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>, 412593352, 412593405, 412593406, 412593421.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190BD1" w:rsidRPr="00216EE6" w14:paraId="472B43A4" w14:textId="77777777" w:rsidTr="00190BD1">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10076" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3931D0FD" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00000000" w:rsidP="00190BD1">
+          <w:p w14:paraId="3931D0FD" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRPr="00216EE6" w:rsidRDefault="00190BD1" w:rsidP="00190BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId4" w:history="1">
-              <w:r w:rsidR="00190BD1" w:rsidRPr="00216EE6">
+              <w:r w:rsidRPr="00216EE6">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="cs-CZ"/>
                 </w:rPr>
                 <w:t>https://www.mmdecin.cz/pravidla-vyhlasky-narizeni-dokumenty/platne-vyhlasky-a-narizeni-města</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61CEBA3A" w14:textId="77777777" w:rsidR="00190BD1" w:rsidRDefault="00190BD1" w:rsidP="00190BD1"/>
     <w:sectPr w:rsidR="00190BD1" w:rsidSect="00190BD1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00190BD1"/>
+    <w:rsid w:val="00054520"/>
     <w:rsid w:val="00190BD1"/>
     <w:rsid w:val="001A2717"/>
     <w:rsid w:val="0029475D"/>
     <w:rsid w:val="008A78C5"/>
+    <w:rsid w:val="00FC2EC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="559C82C1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CE6E29C5-0692-4779-A35D-A16CD61D7981}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3447,51 +3482,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00190BD1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmdecin.cz/pravidla-vyhlasky-narizeni-dokumenty/platne-vyhlasky-a-narizeni-m&#283;sta" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3723,70 +3758,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>431</Words>
-  <Characters>2549</Characters>
+  <Words>428</Words>
+  <Characters>2527</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2975</CharactersWithSpaces>
+  <CharactersWithSpaces>2950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Prokopcová Lucie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>