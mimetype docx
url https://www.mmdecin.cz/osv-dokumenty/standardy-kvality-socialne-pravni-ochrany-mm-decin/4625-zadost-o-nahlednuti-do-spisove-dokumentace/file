--- v0 (2025-12-06)
+++ v1 (2026-07-06)
@@ -1,97 +1,129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="64329BD3" w14:textId="77777777" w:rsidR="002B5D0C" w:rsidRPr="007A6E26" w:rsidRDefault="007A6E26" w:rsidP="007A6E26">
+    <w:p w14:paraId="64329BD3" w14:textId="4426FF36" w:rsidR="002B5D0C" w:rsidRPr="007A6E26" w:rsidRDefault="007A6E26" w:rsidP="007A6E26">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Žádost o nahlédnutí do spisové dokumentace</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0490D97A" w14:textId="77777777" w:rsidR="007A6E26" w:rsidRPr="00E04453" w:rsidRDefault="007A6E26" w:rsidP="007A6E26">
+      <w:r w:rsidR="00474A4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vedené pro účely opatrovnického řízen</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0490D97A" w14:textId="77777777" w:rsidR="007A6E26" w:rsidRDefault="007A6E26" w:rsidP="007A6E26">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vedené n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a Magistrátu města Děčín, odbor</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3138">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04453">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A6E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sociálních věcí a zdravotnictví, oddělení sociálně-právní ochrany dětí</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F3DF68" w14:textId="042A0678" w:rsidR="007A6E26" w:rsidRDefault="007A6E26" w:rsidP="007A6E26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Žadatel: </w:t>
       </w:r>
       <w:r>
@@ -116,52 +148,62 @@
       </w:r>
       <w:r w:rsidR="009D4429">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A6E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="009D4429">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……………………….</w:t>
-      </w:r>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007A6E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCE7A8F" w14:textId="14776A0E" w:rsidR="007A6E26" w:rsidRPr="007A6E26" w:rsidRDefault="007A6E26" w:rsidP="007A6E26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Datum narození:</w:t>
       </w:r>
@@ -279,57 +321,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009D4429">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A6E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
       <w:r w:rsidR="009D4429">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>………………………..</w:t>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>…………………………..</w:t>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A6E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A6E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F67E646" w14:textId="77777777" w:rsidR="007A6E26" w:rsidRPr="007A6E26" w:rsidRDefault="007A6E26" w:rsidP="00C76D7D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kontakty</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6E26">
@@ -497,723 +567,1346 @@
         <w:t>………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9C4A59" w14:textId="77777777" w:rsidR="00EE3138" w:rsidRDefault="00EE3138" w:rsidP="00C76D7D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B22C88C" w14:textId="7F58E4DB" w:rsidR="00652851" w:rsidRDefault="004F66CC" w:rsidP="00E8692F">
+    <w:p w14:paraId="42DD16AB" w14:textId="77777777" w:rsidR="00C76D7D" w:rsidRPr="009D4429" w:rsidRDefault="00EE3138" w:rsidP="00EE3138">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(v případě zmocněnce doložte k žádosti plnou moc)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F29FEBB" w14:textId="46EF363F" w:rsidR="007A6E26" w:rsidRDefault="007A6E26" w:rsidP="009D4429">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...53 lines deleted...]
-      <w:r w:rsidR="00964F03" w:rsidRPr="00E8692F">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>žádá o nahlédnutí do spisové dokumentace nezletilého dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zařazeného do evidence dle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA2D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA2D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. § 54 písm. </w:t>
+      </w:r>
+      <w:r w:rsidR="00193701">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) zákona </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č. 359/1999 Sb., </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o sociálně-právní ochraně dětí </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3ABB9C" w14:textId="77777777" w:rsidR="009D4429" w:rsidRDefault="009D4429" w:rsidP="007A6E26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359EA2F7" w14:textId="08263137" w:rsidR="007A6E26" w:rsidRPr="000F79D7" w:rsidRDefault="007A6E26" w:rsidP="007A6E26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jméno, příjmení</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dítěte:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DE9D7F" w14:textId="15AB4039" w:rsidR="007A6E26" w:rsidRPr="000F79D7" w:rsidRDefault="007A6E26" w:rsidP="007A6E26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Datum narození</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dítěte:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744CDAB7" w14:textId="10B6C479" w:rsidR="007A6E26" w:rsidRDefault="007A6E26" w:rsidP="007A6E26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bydliště dítěte:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009D4429" w:rsidRPr="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436F868E" w14:textId="4CBF2595" w:rsidR="00CF399B" w:rsidRDefault="0095660E" w:rsidP="007A6E26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spisová značka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095660E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095660E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4429" w:rsidRPr="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">okud </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009D4429" w:rsidRPr="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>znáte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4429" w:rsidRPr="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009D4429" w:rsidRPr="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009D4429" w:rsidRPr="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4429" w:rsidRPr="009D4429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122AE5C3" w14:textId="12BD196C" w:rsidR="009D4429" w:rsidRDefault="009D4429" w:rsidP="007A6E26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3885C14F" w14:textId="4E404C73" w:rsidR="009D4429" w:rsidRDefault="009D4429" w:rsidP="007A6E26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Odůvodnění:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C1C507" w14:textId="0E7BA656" w:rsidR="0095660E" w:rsidRDefault="0095660E" w:rsidP="0095660E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095660E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A8E17F" w14:textId="5FDE6B5D" w:rsidR="0095660E" w:rsidRPr="0095660E" w:rsidRDefault="0095660E" w:rsidP="0095660E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2FEF14" w14:textId="2CF39BEC" w:rsidR="009D4429" w:rsidRDefault="009D4429" w:rsidP="007A6E26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B1756B" w14:textId="6AF244B0" w:rsidR="009D4429" w:rsidRDefault="009D4429" w:rsidP="007A6E26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2889DAF7" w14:textId="6ED9171D" w:rsidR="007A6E26" w:rsidRDefault="0095660E" w:rsidP="007A6E26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6E26" w:rsidRPr="007A6E26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oučení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B61667D" w14:textId="552A39B4" w:rsidR="0095660E" w:rsidRPr="0095660E" w:rsidRDefault="0095660E" w:rsidP="0095660E">
+      <w:pPr>
+        <w:ind w:left="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>v zájmu dítěte</w:t>
-[...90 lines deleted...]
-    <w:p w14:paraId="2CF45BE1" w14:textId="5A00EB90" w:rsidR="009D4429" w:rsidRPr="00020890" w:rsidRDefault="00C76D7D" w:rsidP="005D3B35">
+        <w:t>Ž</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095660E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ádost musí být odůvodněna a podána písemně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F00E5F" w14:textId="2AA1B91F" w:rsidR="00050D3C" w:rsidRDefault="00BE0FD3" w:rsidP="005D3B35">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...22 lines deleted...]
-    <w:p w14:paraId="2F9AF81D" w14:textId="25F5BA6C" w:rsidR="00020890" w:rsidRPr="00020890" w:rsidRDefault="00020890" w:rsidP="00020890">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3B35" w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">becní úřad obce s rozšířenou působností </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3B35" w:rsidRPr="006D4D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE23D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3B35" w:rsidRPr="006D4D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dnů</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3B35" w:rsidRPr="000F79D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ode dne podání žádosti o nahlédnutí do spisové dokumentace</w:t>
+      </w:r>
+      <w:r w:rsidR="00050D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48818FF6" w14:textId="34CB5C54" w:rsidR="006D4D21" w:rsidRDefault="006D4D21" w:rsidP="006D4D21">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...10 lines deleted...]
-    <w:p w14:paraId="3F365BFA" w14:textId="48032AD0" w:rsidR="00020890" w:rsidRPr="005A3D8E" w:rsidRDefault="00020890" w:rsidP="00020890">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sdělí, že </w:t>
+      </w:r>
+      <w:r w:rsidR="0095660E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rodiči nebo osobě odpovědné za výchovu dítěte umožní nahlédnout </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>do  spisové</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokumentace a určí termín k nahlédnutí – v tomto případě se nevydává rozhodnutí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110D6ED3" w14:textId="73B88A52" w:rsidR="00EE23D2" w:rsidRDefault="006D4D21" w:rsidP="00EE23D2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...40 lines deleted...]
-    <w:p w14:paraId="3CE413C9" w14:textId="48272DBD" w:rsidR="005A3D8E" w:rsidRPr="005A3D8E" w:rsidRDefault="005A3D8E" w:rsidP="00020890">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rozhodne o odmítnutí písemné žádosti, pokud by to bylo v rozporu se zájmem dítěte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460BB713" w14:textId="77777777" w:rsidR="00A10245" w:rsidRPr="00BE0FD3" w:rsidRDefault="00A10245" w:rsidP="00A10245">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...66 lines deleted...]
-    <w:p w14:paraId="3C017EE5" w14:textId="73B15DF9" w:rsidR="006D4D21" w:rsidRPr="0095660E" w:rsidRDefault="006D4D21" w:rsidP="006D4D21">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29144D72" w14:textId="77777777" w:rsidR="00A10245" w:rsidRPr="004848D3" w:rsidRDefault="00A10245" w:rsidP="00A10245">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D3B35">
-[...23 lines deleted...]
-      <w:r w:rsidR="0095660E">
+      <w:r w:rsidRPr="004848D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žádost </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>je nutné podat písemně, forma je volitelná – volný text, formulář</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004848D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004848D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(viz tato žádost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004848D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), osobně do protokolu u pracovnice oddělení nebo elektronicky. Žádost podaná prostřednictvím </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4D21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Úhrada kopie dokumentu ze spisové dokumentace je stanovena na částku 15 Kč za kopii první stránky a na 5 Kč za každou další stranu.</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="5240C68C" w14:textId="11AA5880" w:rsidR="006D4D21" w:rsidRPr="006D4D21" w:rsidRDefault="006D4D21" w:rsidP="006D4D21">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mailu musí být opatřena zaručeným elektronickým podpisem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004848D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEBD680" w14:textId="77777777" w:rsidR="00A10245" w:rsidRDefault="00A10245" w:rsidP="00A10245">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D4D21">
-[...6 lines deleted...]
-    <w:p w14:paraId="59AAAFF4" w14:textId="62E4E22B" w:rsidR="000F79D7" w:rsidRPr="005D3B35" w:rsidRDefault="006D4D21" w:rsidP="000F79D7">
+      <w:r w:rsidRPr="004848D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Z povahy věci nelze uznat jako oprávněnou žádost odeslanou z datové schránky nebo podání opatřené zaručeným elektronickým podpisem náležícím fyzické osobě podnikající případně právnické osobě.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234CCC7D" w14:textId="77777777" w:rsidR="00A10245" w:rsidRPr="006D4D21" w:rsidRDefault="00A10245" w:rsidP="00A10245">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="43ED71AD" w14:textId="65D6350C" w:rsidR="005D3B35" w:rsidRPr="004848D3" w:rsidRDefault="005D3B35" w:rsidP="005D3B35">
+      <w:r w:rsidRPr="006D4D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rgán</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sociálně-právní ochrany dětí může určit časové rozmezí nahlížení do spisové dokumentace tak, aby nebyl narušen chod oddělení. O úkonu bude pořízen písemný protokol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544DAA6E" w14:textId="77777777" w:rsidR="00A10245" w:rsidRPr="005D3B35" w:rsidRDefault="00A10245" w:rsidP="00A10245">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004848D3">
-[...77 lines deleted...]
-    <w:p w14:paraId="18DD6C1E" w14:textId="11168066" w:rsidR="00884DB1" w:rsidRPr="004848D3" w:rsidRDefault="00884DB1" w:rsidP="00884DB1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>V případě, že se žadatel ve stanoveném termínu a čase bez omluvy k úkonu nedostaví, bere na vědomí, že termín bez náhrady zaniká a žadatel je povinen v případě trvajícího zájmu o nahlédnutí do spisové dokumentace podat žádost novou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766F135D" w14:textId="3F5D55CB" w:rsidR="0095660E" w:rsidRPr="00BE0FD3" w:rsidRDefault="006D4D21" w:rsidP="0095660E">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004848D3">
-[...6 lines deleted...]
-    <w:p w14:paraId="072EDA82" w14:textId="435BCA54" w:rsidR="000F79D7" w:rsidRDefault="000F79D7" w:rsidP="005D3B35">
+      <w:r w:rsidRPr="00BE0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žadatel bere na vědomí, že případné pořizování kopií ze spisové dokumentace nezletilého dítěte/dětí technickými prostředky Magistrátu města Děčína je </w:t>
+      </w:r>
+      <w:r w:rsidR="0095660E" w:rsidRPr="00BE0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zpoplatněno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dle přílohy zákona č. 634/2004 Sb., o správních poplatcích, ve znění pozdějších předpisů</w:t>
+      </w:r>
+      <w:r w:rsidR="0095660E" w:rsidRPr="00BE0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0095660E" w:rsidRPr="00BE0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Úhrada kopie dokumentu ze spisové dokumentace je stanovena na částku 15 Kč za kopii první stránky a na 5 Kč za každou další stranu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072EDA82" w14:textId="1820039A" w:rsidR="000F79D7" w:rsidRDefault="000F79D7" w:rsidP="005D3B35">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Na žádosti o nahlížení do spisové dokumentace se</w:t>
       </w:r>
       <w:r w:rsidR="00EE3138">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dle ust. § 55 odst. </w:t>
-[...5 lines deleted...]
-        <w:t>3</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nevztahuje zákon o svobodném přístupu k</w:t>
       </w:r>
       <w:r w:rsidR="00CF399B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ZSPOD</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> nevztahuje zákon o svobodném přístupu k</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>informacím</w:t>
       </w:r>
       <w:r w:rsidR="00CF399B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t> </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF762A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF762A" w:rsidRPr="00FF762A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Správní řád se vztahuje pouze na tu /event. vloženou/ část spisové dokumentace nezletilého dítěte, která se týká /případně vedeného/ správního řízení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BCED73" w14:textId="7CCA63EE" w:rsidR="00C05B75" w:rsidRDefault="00C05B75" w:rsidP="005D3B35">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Z důvodu zachování rovnosti stran </w:t>
+      </w:r>
+      <w:r w:rsidR="009F67D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>v probíhajícím opatrovnickém řízení, ve kterém je OSPOD Děčín jmenován kolizním opatrovníkem nezletilého dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00A529FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, může rodič v souladu s nálezy Krajského soudu v Ústí nad Labem</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, nahlížet pouze do těch částí spisu, ve kterých jsou zaznamenány úkony, jichž se přímo</w:t>
+      </w:r>
+      <w:r w:rsidR="008B68D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> účastnil nebo se jich účastnit mohl. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F01ED18" w14:textId="4472973F" w:rsidR="00AC207F" w:rsidRPr="00FF762A" w:rsidRDefault="00AC207F" w:rsidP="005D3B35">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kolizní opatrovník </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5101">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve většině případů </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vypracovává zprávu, ve které sděluje soudu</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5101">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jím zjištěné podstatné informace a stanoviska</w:t>
+      </w:r>
+      <w:r w:rsidR="001827FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Tyto zprávy jsou rovněž založeny ve spise soudním</w:t>
+      </w:r>
+      <w:r w:rsidR="008835D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, a žadatel si je může</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rovněž</w:t>
+      </w:r>
+      <w:r w:rsidR="008835D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pořídit ze spisu na soudu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B816CD8" w14:textId="5778F70F" w:rsidR="00CF399B" w:rsidRDefault="00CF399B" w:rsidP="00CF399B">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56AAE632" w14:textId="754DEDA5" w:rsidR="006D4D21" w:rsidRDefault="006D4D21" w:rsidP="00CF399B">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75A9607D" w14:textId="3E472BCF" w:rsidR="007A6E26" w:rsidRDefault="000F79D7" w:rsidP="007A6E26">
+    <w:p w14:paraId="75A9607D" w14:textId="4BECD374" w:rsidR="007A6E26" w:rsidRDefault="000F79D7" w:rsidP="007A6E26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F79D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Děčíně </w:t>
+        <w:t>V </w:t>
       </w:r>
       <w:r w:rsidR="006D4D21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006D4D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006D4D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.    </w:t>
       </w:r>
       <w:r w:rsidRPr="000F79D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> dne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1288,319 +1981,93 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000F79D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Podpis žadatele</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000F79D7" w:rsidRPr="000F79D7" w:rsidSect="003943BD">
-      <w:headerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="000F79D7" w:rsidRPr="000F79D7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...198 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12DA6F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08027820"/>
     <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1829,126 +2296,113 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="762184685">
+  <w:num w:numId="1" w16cid:durableId="1890264736">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1037659990">
+  <w:num w:numId="2" w16cid:durableId="80958229">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1197083045">
+  <w:num w:numId="3" w16cid:durableId="1927377248">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A6E26"/>
-    <w:rsid w:val="00007A08"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000260B3"/>
     <w:rsid w:val="00050D3C"/>
+    <w:rsid w:val="000E5883"/>
     <w:rsid w:val="000F79D7"/>
-    <w:rsid w:val="00176CE8"/>
+    <w:rsid w:val="001827FF"/>
+    <w:rsid w:val="00193701"/>
     <w:rsid w:val="001C7EC1"/>
-    <w:rsid w:val="001E6B4E"/>
     <w:rsid w:val="002B5D0C"/>
-    <w:rsid w:val="00373B43"/>
-    <w:rsid w:val="003943BD"/>
+    <w:rsid w:val="00446F52"/>
+    <w:rsid w:val="00474A4C"/>
     <w:rsid w:val="004848D3"/>
-    <w:rsid w:val="00492381"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005A3D8E"/>
     <w:rsid w:val="005D3B35"/>
-    <w:rsid w:val="00652851"/>
     <w:rsid w:val="006D4D21"/>
     <w:rsid w:val="0072019A"/>
     <w:rsid w:val="007A6E26"/>
+    <w:rsid w:val="008835D8"/>
     <w:rsid w:val="00884DB1"/>
-    <w:rsid w:val="00936FE3"/>
+    <w:rsid w:val="008B68D8"/>
     <w:rsid w:val="0095660E"/>
-    <w:rsid w:val="00964F03"/>
+    <w:rsid w:val="009C529C"/>
     <w:rsid w:val="009D4429"/>
-    <w:rsid w:val="00A51B3D"/>
+    <w:rsid w:val="009F67D0"/>
+    <w:rsid w:val="00A10245"/>
+    <w:rsid w:val="00A529FF"/>
+    <w:rsid w:val="00AC207F"/>
     <w:rsid w:val="00BA2D42"/>
-    <w:rsid w:val="00BB6EF4"/>
+    <w:rsid w:val="00BE0FD3"/>
+    <w:rsid w:val="00C05B75"/>
     <w:rsid w:val="00C76D7D"/>
-    <w:rsid w:val="00C86B18"/>
     <w:rsid w:val="00CF399B"/>
-    <w:rsid w:val="00D845DB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EE07E2"/>
+    <w:rsid w:val="00DC5101"/>
+    <w:rsid w:val="00DF2F95"/>
+    <w:rsid w:val="00EE23D2"/>
     <w:rsid w:val="00EE3138"/>
-    <w:rsid w:val="00F1341C"/>
+    <w:rsid w:val="00FF762A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="663AC24E"/>
@@ -2372,111 +2826,63 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005D3B35"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zhlav">
-[...42 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2735,70 +3141,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>393</Words>
-  <Characters>2320</Characters>
+  <Words>545</Words>
+  <Characters>3219</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2708</CharactersWithSpaces>
+  <CharactersWithSpaces>3757</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Galambová Lenka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>